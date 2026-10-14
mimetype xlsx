--- v0 (2025-10-02)
+++ v1 (2026-10-14)
@@ -91,71 +91,71 @@
   <si>
     <t>Đơn vị tính: VNĐ</t>
   </si>
   <si>
     <t>STT</t>
   </si>
   <si>
     <t>Hình ảnh</t>
   </si>
   <si>
     <t>Mô tả chi tiết sản phẩm</t>
   </si>
   <si>
     <t>Số lượng</t>
   </si>
   <si>
     <t>Đơn giá</t>
   </si>
   <si>
     <t>Thành tiền</t>
   </si>
   <si>
     <t>Bảo hành</t>
   </si>
   <si>
-    <t>Máy nén khí trục vít Pegasus SPBT30A – 30HP/22Kw</t>
-[...2 lines deleted...]
-    <t>38.000.000&amp;nbsp; VNĐ</t>
+    <t>Máy nén khí trục vít Pegalion HCBT 30HP 22Kw -inova</t>
+  </si>
+  <si>
+    <t>42.500.000&amp;nbsp; VNĐ</t>
   </si>
   <si>
     <t>12 tháng</t>
   </si>
   <si>
     <t>&lt;ul&gt;
- 	&lt;li&gt;&lt;span style="font-weight: 400"&gt;Thương hiệu: Pegasus &lt;/span&gt;&lt;/li&gt;
+ 	&lt;li&gt;&lt;span style="font-weight: 400"&gt;Thương hiệu: Pegalion&lt;/span&gt;&lt;/li&gt;
  	&lt;li&gt;&lt;span style="font-weight: 400"&gt;Xuất xứ: Trung Quốc&lt;/span&gt;&lt;/li&gt;
- 	&lt;li&gt;&lt;span style="font-weight: 400"&gt;Model: &lt;/span&gt;&lt;b&gt;SPBT30A&lt;/b&gt;&lt;/li&gt;
+ 	&lt;li&gt;&lt;span style="font-weight: 400"&gt;Model: &lt;strong&gt;HCBT&lt;/strong&gt;&lt;/span&gt;&lt;b&gt;30HP&lt;/b&gt;&lt;/li&gt;
  	&lt;li&gt;&lt;span style="font-weight: 400"&gt;Công suất: 22Kw/30HP&lt;/span&gt;&lt;/li&gt;
  	&lt;li&gt;&lt;span style="font-weight: 400"&gt;Lưu lượng khí: &lt;/span&gt;&lt;span style="font-weight: 400"&gt;3.6m³/phút&lt;/span&gt;&lt;/li&gt;
  	&lt;li&gt;&lt;span style="font-weight: 400"&gt;Áp suất: 0.8 Mpa&lt;/span&gt;&lt;/li&gt;
  	&lt;li&gt;&lt;span style="font-weight: 400"&gt;Trọng lượng: 255kg&lt;/span&gt;&lt;/li&gt;
  	&lt;li&gt;&lt;span style="font-weight: 400"&gt;Kích thước: &lt;/span&gt;&lt;span style="font-weight: 400"&gt;1040x770x1160 (mm)&lt;/span&gt;&lt;/li&gt;
  	&lt;li&gt;&lt;span style="font-weight: 400"&gt;Độ ồn: Thấp&lt;/span&gt;&lt;/li&gt;
  	&lt;li&gt;&lt;span style="font-weight: 400"&gt;Tình trạng: &lt;/span&gt;&lt;b&gt;Còn hàng &lt;/b&gt;&lt;/li&gt;
- 	&lt;li&gt;&lt;span style="font-weight: 400"&gt;Bảo hành: 12 tháng&lt;/span&gt;&lt;span style="font-weight: 400"&gt; (đối với linh kiện) và 24 tháng (đối với đầu nén)&lt;/span&gt;&lt;/li&gt;
+ 	&lt;li&gt;&lt;span style="font-weight: 400"&gt;Bảo hành: 12 tháng&lt;/span&gt;&lt;/li&gt;
 &lt;/ul&gt;</t>
   </si>
   <si>
     <t>Tổng cộng</t>
   </si>
   <si>
     <t>Bằng chữ</t>
   </si>
   <si>
     <t>- Giá trên đã bao gồm thuế VAT 10% .</t>
   </si>
   <si>
     <t>- Báo giá trên có giá trị trong vòng 05 (năm) ngày. Giá có thể thay đổi tùy theo thị trường mà không kịp thông báo trước mong Quý khách hàng thông cảm và vui lòng phản hồi cho chúng tôi trong thời gian sớm nhất!</t>
   </si>
   <si>
     <t>(Quá thời hạn trên Quý khách vui lòng liên hệ số điện thoại 024.3733 4733 - 3733 4733 hoặc 098.990.2222 - 097.649.5555 để có giá cập nhật chính xác)</t>
   </si>
   <si>
     <t>- Vận chuyển: Miễn phí vận chuyển cho Quý Khách hàng ở trong Nội thành Hà nội (bán kính 08 km) mua đơn hàng với tổng giá trị trên 1.000.000 đồng.</t>
   </si>
   <si>
     <t>- Hình thức thanh toán: Thanh toán bằng Tiền mặt, hoặc Chuyển khoản</t>
   </si>
   <si>
     <t>Tài khoản</t>
@@ -460,63 +460,63 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/may-nen-khi-truc-vit-spbt30a-31.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/may-nen-khi-truc-vit-hcbt-30hp-22kw1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1066800" cy="762000"/>
+    <xdr:ext cx="762000" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Anh san pham" descr="Anh san pham"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 