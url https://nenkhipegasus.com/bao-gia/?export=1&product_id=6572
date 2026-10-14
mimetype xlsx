--- v0 (2025-10-03)
+++ v1 (2026-10-14)
@@ -91,54 +91,54 @@
   <si>
     <t>Đơn vị tính: VNĐ</t>
   </si>
   <si>
     <t>STT</t>
   </si>
   <si>
     <t>Hình ảnh</t>
   </si>
   <si>
     <t>Mô tả chi tiết sản phẩm</t>
   </si>
   <si>
     <t>Số lượng</t>
   </si>
   <si>
     <t>Đơn giá</t>
   </si>
   <si>
     <t>Thành tiền</t>
   </si>
   <si>
     <t>Bảo hành</t>
   </si>
   <si>
-    <t>MÁY NÉN KHÍ KHÔNG DẦU WING 50L 1.5HP</t>
-[...2 lines deleted...]
-    <t>3.850.000&amp;nbsp; VNĐ</t>
+    <t>Máy nén khí Wing TW-550-50L 1.5HP, 50 lít không dầu</t>
+  </si>
+  <si>
+    <t>3.350.000&amp;nbsp; VNĐ</t>
   </si>
   <si>
     <t>12 tháng</t>
   </si>
   <si>
     <t>&lt;ul&gt;
  	&lt;li&gt;&lt;span style="font-weight: 400"&gt;Model: &lt;/span&gt;&lt;b&gt;TW-OF550x2-50L&lt;/b&gt;&lt;/li&gt;
  	&lt;li&gt;&lt;span style="font-weight: 400"&gt;Màu sắc: Trắng/đỏ/xanh&lt;/span&gt;&lt;/li&gt;
  	&lt;li&gt;&lt;span style="font-weight: 400"&gt;Kích thước: &lt;/span&gt;&lt;span style="font-weight: 400"&gt;40x40x60cm&lt;/span&gt;&lt;/li&gt;
  	&lt;li&gt;&lt;span style="font-weight: 400"&gt;Trọng lượng: 30kg&lt;/span&gt;&lt;/li&gt;
  	&lt;li&gt;&lt;span style="font-weight: 400"&gt;Công suất: 1.5HP&lt;/span&gt;&lt;/li&gt;
  	&lt;li&gt;&lt;span style="font-weight: 400"&gt;Lưu lượng khí: 160 (L/phút)&lt;/span&gt;&lt;/li&gt;
  	&lt;li&gt;&lt;span style="font-weight: 400"&gt;Dung tích bình chứa: 50 lít&lt;/span&gt;&lt;/li&gt;
  	&lt;li&gt;&lt;span style="font-weight: 400"&gt;Độ ồn: Thấp&lt;/span&gt;&lt;/li&gt;
  	&lt;li&gt;&lt;span style="font-weight: 400"&gt;Xuất xứ: Việt Nam&lt;/span&gt;&lt;/li&gt;
  	&lt;li&gt;&lt;span style="font-weight: 400"&gt;Bảo hành: &lt;/span&gt;&lt;b&gt;6 tháng&lt;/b&gt;&lt;/li&gt;
 &lt;/ul&gt;</t>
   </si>
   <si>
     <t>Tổng cộng</t>
   </si>
   <si>
     <t>Bằng chữ</t>
   </si>
   <si>