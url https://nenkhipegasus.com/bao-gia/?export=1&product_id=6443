--- v0 (2025-10-03)
+++ v1 (2026-10-13)
@@ -91,65 +91,63 @@
   <si>
     <t>Đơn vị tính: VNĐ</t>
   </si>
   <si>
     <t>STT</t>
   </si>
   <si>
     <t>Hình ảnh</t>
   </si>
   <si>
     <t>Mô tả chi tiết sản phẩm</t>
   </si>
   <si>
     <t>Số lượng</t>
   </si>
   <si>
     <t>Đơn giá</t>
   </si>
   <si>
     <t>Thành tiền</t>
   </si>
   <si>
     <t>Bảo hành</t>
   </si>
   <si>
-    <t>Máy nén khí trục vít biến tần Xinyue XY50APM</t>
-[...2 lines deleted...]
-    <t>78.500.000&amp;nbsp; VNĐ</t>
+    <t>Máy nén khí trục vít biến tần Xinyue XY 50APM</t>
+  </si>
+  <si>
+    <t>63.500.000&amp;nbsp; VNĐ</t>
   </si>
   <si>
     <t>12 tháng</t>
   </si>
   <si>
     <t>&lt;ul&gt;
  	&lt;li style="font-weight: 400"&gt;&lt;span style="font-weight: 400"&gt;Thương hiệu: &lt;/span&gt;&lt;b&gt;Xinyue&lt;/b&gt;&lt;span style="font-weight: 400"&gt; &lt;/span&gt;&lt;/li&gt;
  	&lt;li style="font-weight: 400"&gt;&lt;span style="font-weight: 400"&gt;Xuất xứ: Trung Quốc &lt;/span&gt;&lt;/li&gt;
- 	&lt;li style="font-weight: 400"&gt;&lt;span style="font-weight: 400"&gt;Mã sản phẩm: &lt;/span&gt;&lt;b&gt;XY50APM&lt;/b&gt;&lt;/li&gt;
-[...1 lines deleted...]
- 	&lt;li style="font-weight: 400"&gt;&lt;span style="font-weight: 400"&gt;Trọng lượng: &lt;/span&gt;&lt;span style="font-weight: 400"&gt;đang cập nhật&lt;/span&gt;&lt;/li&gt;
+ 	&lt;li style="font-weight: 400"&gt;&lt;span style="font-weight: 400"&gt;Mã sản phẩm: &lt;/span&gt;&lt;b&gt;XY 50APM&lt;/b&gt;&lt;/li&gt;
  	&lt;li style="font-weight: 400"&gt;&lt;span style="font-weight: 400"&gt;Công suất: 37kW/50HP&lt;/span&gt;&lt;/li&gt;
  	&lt;li style="font-weight: 400"&gt;&lt;span style="font-weight: 400"&gt;Biến tần sử dụng : INOVANCE&lt;/span&gt;&lt;/li&gt;
  	&lt;li style="font-weight: 400"&gt;&lt;span style="font-weight: 400"&gt;Điện áp: 380V/50Hz/3Ph&lt;/span&gt;&lt;/li&gt;
  	&lt;li style="font-weight: 400"&gt;&lt;span style="font-weight: 400"&gt;Áp suất: 0.8 Mpa (8 bar)&lt;/span&gt;&lt;/li&gt;
  	&lt;li style="font-weight: 400"&gt;&lt;span style="font-weight: 400"&gt;Lưu lượng khí: 6.2m³/phút&lt;/span&gt;&lt;/li&gt;
  	&lt;li style="font-weight: 400"&gt;&lt;span style="font-weight: 400"&gt;Độ ồn: &lt;/span&gt;&lt;span style="font-weight: 400"&gt;68±2&lt;/span&gt;&lt;span style="font-weight: 400"&gt; Db(A)&lt;/span&gt;&lt;/li&gt;
  	&lt;li style="font-weight: 400"&gt;&lt;span style="font-weight: 400"&gt;Tiêu chuẩn: TCVN  &lt;/span&gt;&lt;/li&gt;
  	&lt;li&gt;&lt;b&gt;Bảo hành: 12 tháng&lt;/b&gt;&lt;b&gt; &lt;/b&gt;&lt;span style="font-weight: 400"&gt; &lt;/span&gt;&lt;/li&gt;
 &lt;/ul&gt;</t>
   </si>
   <si>
     <t>Tổng cộng</t>
   </si>
   <si>
     <t>Bằng chữ</t>
   </si>
   <si>
     <t>- Giá trên đã bao gồm thuế VAT 10% .</t>
   </si>
   <si>
     <t>- Báo giá trên có giá trị trong vòng 05 (năm) ngày. Giá có thể thay đổi tùy theo thị trường mà không kịp thông báo trước mong Quý khách hàng thông cảm và vui lòng phản hồi cho chúng tôi trong thời gian sớm nhất!</t>
   </si>
   <si>
     <t>(Quá thời hạn trên Quý khách vui lòng liên hệ số điện thoại 024.3733 4733 - 3733 4733 hoặc 098.990.2222 - 097.649.5555 để có giá cập nhật chính xác)</t>
   </si>