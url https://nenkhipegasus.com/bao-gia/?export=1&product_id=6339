--- v0 (2025-10-12)
+++ v1 (2026-10-15)
@@ -94,51 +94,51 @@
   <si>
     <t>STT</t>
   </si>
   <si>
     <t>Hình ảnh</t>
   </si>
   <si>
     <t>Mô tả chi tiết sản phẩm</t>
   </si>
   <si>
     <t>Số lượng</t>
   </si>
   <si>
     <t>Đơn giá</t>
   </si>
   <si>
     <t>Thành tiền</t>
   </si>
   <si>
     <t>Bảo hành</t>
   </si>
   <si>
     <t>Dầu máy nén khí RXD - Atlas Copco</t>
   </si>
   <si>
-    <t>3.350.000&amp;nbsp; VNĐ</t>
+    <t>4.350.000&amp;nbsp; VNĐ</t>
   </si>
   <si>
     <t>12 tháng</t>
   </si>
   <si>
     <t>&lt;ul&gt;
  	&lt;li&gt;&lt;span style="font-weight: 400"&gt;Xuất xứ: Thụy Điển &lt;/span&gt;&lt;/li&gt;
  	&lt;li&gt;&lt;span style="font-weight: 400"&gt;Thương hiệu: Atlas Copco&lt;/span&gt;&lt;/li&gt;
  	&lt;li&gt;&lt;span style="font-weight: 400"&gt;Model: &lt;/span&gt;&lt;span style="font-weight: 400"&gt;Dầu &lt;/span&gt;&lt;span style="font-weight: 400"&gt;Roto Synthetic Fluid Xtend Duty&lt;/span&gt;&lt;/li&gt;
  	&lt;li&gt;&lt;span style="font-weight: 400"&gt;Tên viết tắt: &lt;/span&gt;&lt;b&gt;Dầu máy nén khí RXD&lt;/b&gt;&lt;/li&gt;
  	&lt;li&gt;&lt;span style="font-weight: 400"&gt;Gốc dầu: Dầu gốc tổng hợp &lt;/span&gt;&lt;span style="font-weight: 400"&gt;PAO&lt;/span&gt;&lt;/li&gt;
  	&lt;li&gt;&lt;span style="font-weight: 400"&gt;Tuổi thọ: 8000h chạy máy&lt;/span&gt;&lt;/li&gt;
  	&lt;li&gt;&lt;span style="font-weight: 400"&gt;Quy cách: Can nhựa 20L (phổ biến)&lt;/span&gt;&lt;/li&gt;
  	&lt;li&gt;&lt;span style="font-weight: 400"&gt;Chỉ định: Dùng cho máy nén khí trục vít &lt;/span&gt;&lt;span style="font-weight: 400"&gt;Atlas copco GA, GX, GN, GR&lt;/span&gt;&lt;/li&gt;
  	&lt;li&gt;&lt;span style="font-weight: 400"&gt;Độ bôi trơn: Tốt&lt;/span&gt;&lt;/li&gt;
  	&lt;li&gt;&lt;b&gt;Tình trạng: Còn hàng&lt;/b&gt;&lt;/li&gt;
 &lt;/ul&gt;</t>
   </si>
   <si>
     <t>Tổng cộng</t>
   </si>
   <si>
     <t>Bằng chữ</t>
   </si>
   <si>