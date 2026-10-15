--- v0 (2025-10-12)
+++ v1 (2026-10-15)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="bao_gia" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Hà Nội, 11-02-2020, 9:50 am</t>
   </si>
   <si>
     <t>BÁO GIÁ THIẾT BỊ</t>
   </si>
   <si>
     <t>Kính gửi:</t>
   </si>
   <si>
     <t>Nơi gửi:</t>
   </si>
   <si>
     <t>QÚY CÔNG TY - QÚY KHÁCH HÀNG</t>
   </si>
   <si>
     <t xml:space="preserve">Công ty </t>
   </si>
   <si>
     <t>Người đại diện:.......................................</t>
   </si>
   <si>
     <t>Người đại diện:</t>
   </si>
   <si>
@@ -92,53 +92,50 @@
     <t>Đơn vị tính: VNĐ</t>
   </si>
   <si>
     <t>STT</t>
   </si>
   <si>
     <t>Hình ảnh</t>
   </si>
   <si>
     <t>Mô tả chi tiết sản phẩm</t>
   </si>
   <si>
     <t>Số lượng</t>
   </si>
   <si>
     <t>Đơn giá</t>
   </si>
   <si>
     <t>Thành tiền</t>
   </si>
   <si>
     <t>Bảo hành</t>
   </si>
   <si>
     <t>Máy nén khí trục vít Hande HD-VPM2T90 2 cấp</t>
-  </si>
-[...1 lines deleted...]
-    <t>999&amp;nbsp; VNĐ</t>
   </si>
   <si>
     <t>12 tháng</t>
   </si>
   <si>
     <t>&lt;ul&gt;
  	&lt;li style="font-weight: 400"&gt;&lt;span style="font-weight: 400"&gt;Thương hiệu: &lt;/span&gt;&lt;b&gt;Hande HD-VPM2T90&lt;/b&gt;&lt;/li&gt;
  	&lt;li style="font-weight: 400"&gt;&lt;span style="font-weight: 400"&gt;Lưu lượng khí: &lt;/span&gt;&lt;span style="font-weight: 400"&gt;19.1&lt;/span&gt;&lt;span style="font-weight: 400"&gt;m³/phút&lt;/span&gt;&lt;/li&gt;
  	&lt;li style="font-weight: 400"&gt;&lt;span style="font-weight: 400"&gt;Kích thước: &lt;/span&gt;&lt;span style="font-weight: 400"&gt; 2500x1630x1930&lt;/span&gt;&lt;span style="font-weight: 400"&gt; (mm)&lt;/span&gt;&lt;/li&gt;
  	&lt;li style="font-weight: 400"&gt;&lt;span style="font-weight: 400"&gt;Trọng lượng: &lt;/span&gt;&lt;span style="font-weight: 400"&gt;2360&lt;/span&gt;&lt;span style="font-weight: 400"&gt;kg&lt;/span&gt;&lt;/li&gt;
  	&lt;li style="font-weight: 400"&gt;&lt;span style="font-weight: 400"&gt;Công suất: 90kW/125HP&lt;/span&gt;&lt;/li&gt;
  	&lt;li style="font-weight: 400"&gt;&lt;span style="font-weight: 400"&gt;Điện áp: 380V/50Hz/3Ph&lt;/span&gt;&lt;/li&gt;
  	&lt;li style="font-weight: 400"&gt;&lt;span style="font-weight: 400"&gt;Áp suất: 0.8 Mpa (8 bar)&lt;/span&gt;&lt;/li&gt;
  	&lt;li style="font-weight: 400"&gt;&lt;span style="font-weight: 400"&gt;Lượng dầu: 90 lít&lt;/span&gt;&lt;/li&gt;
  	&lt;li style="font-weight: 400"&gt;&lt;span style="font-weight: 400"&gt;Bảo hành: 12 tháng&lt;/span&gt;&lt;/li&gt;
 &lt;/ul&gt;</t>
   </si>
   <si>
     <t>Tổng cộng</t>
   </si>
   <si>
     <t>Bằng chữ</t>
   </si>
   <si>
     <t>- Giá trên đã bao gồm thuế VAT 10% .</t>
@@ -1031,315 +1028,309 @@
       <c r="E17" s="5" t="s">
         <v>21</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>22</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>23</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:9" customHeight="1" ht="12.75">
       <c r="A18" s="13">
         <v>1</v>
       </c>
       <c r="B18" s="13"/>
       <c r="C18" s="15" t="s">
         <v>25</v>
       </c>
       <c r="D18" s="16"/>
       <c r="E18" s="17">
         <v>1</v>
       </c>
-      <c r="F18" s="17" t="s">
+      <c r="F18" s="17"/>
+      <c r="G18" s="17"/>
+      <c r="H18" s="17" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="19" spans="1:9" customHeight="1" ht="58.5">
       <c r="A19" s="14"/>
       <c r="B19" s="14"/>
       <c r="C19" s="19" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D19" s="20"/>
       <c r="E19" s="18"/>
       <c r="F19" s="18"/>
       <c r="G19" s="18"/>
       <c r="H19" s="18"/>
     </row>
     <row r="20" spans="1:9" customHeight="1" ht="12.75">
       <c r="A20" s="2"/>
       <c r="B20" s="4"/>
       <c r="C20" s="11" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D20" s="21"/>
       <c r="E20" s="21"/>
       <c r="F20" s="12"/>
-      <c r="G20" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G20" s="11"/>
       <c r="H20" s="12"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="10"/>
       <c r="B21" s="10"/>
       <c r="C21" s="10"/>
       <c r="D21" s="10"/>
       <c r="E21" s="10"/>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
     </row>
     <row r="22" spans="1:9" customHeight="1" ht="12">
       <c r="A22" s="7" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
     </row>
     <row r="23" spans="1:9" customHeight="1" ht="12">
       <c r="A23" s="6"/>
       <c r="B23" s="6" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="6"/>
       <c r="E23" s="6"/>
       <c r="F23" s="6"/>
       <c r="G23" s="6"/>
       <c r="H23" s="6"/>
     </row>
     <row r="24" spans="1:9" customHeight="1" ht="24">
       <c r="A24" s="6"/>
       <c r="B24" s="6" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C24" s="6"/>
       <c r="D24" s="6"/>
       <c r="E24" s="6"/>
       <c r="F24" s="6"/>
       <c r="G24" s="6"/>
       <c r="H24" s="6"/>
     </row>
     <row r="25" spans="1:9" customHeight="1" ht="12">
       <c r="A25" s="6"/>
       <c r="B25" s="6" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C25" s="6"/>
       <c r="D25" s="6"/>
       <c r="E25" s="6"/>
       <c r="F25" s="6"/>
       <c r="G25" s="6"/>
       <c r="H25" s="6"/>
     </row>
     <row r="26" spans="1:9" customHeight="1" ht="12">
       <c r="A26" s="6"/>
       <c r="B26" s="6" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C26" s="6"/>
       <c r="D26" s="6"/>
       <c r="E26" s="6"/>
       <c r="F26" s="6"/>
       <c r="G26" s="6"/>
       <c r="H26" s="6"/>
     </row>
     <row r="27" spans="1:9" customHeight="1" ht="12">
       <c r="A27" s="6"/>
       <c r="B27" s="6" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="6"/>
       <c r="E27" s="6"/>
       <c r="F27" s="6"/>
       <c r="G27" s="6"/>
       <c r="H27" s="6"/>
     </row>
     <row r="28" spans="1:9" customHeight="1" ht="12">
       <c r="A28" s="7" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
     </row>
     <row r="29" spans="1:9" customHeight="1" ht="12">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
     </row>
     <row r="30" spans="1:9" customHeight="1" ht="12">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
     </row>
     <row r="31" spans="1:9" customHeight="1" ht="12">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="6"/>
       <c r="B32" s="6"/>
       <c r="C32" s="6"/>
       <c r="D32" s="6"/>
       <c r="E32" s="6"/>
       <c r="F32" s="6"/>
       <c r="G32" s="6"/>
       <c r="H32" s="6"/>
     </row>
     <row r="33" spans="1:9" customHeight="1" ht="12">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C33" s="7"/>
       <c r="D33" s="7"/>
       <c r="E33" s="7"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="7"/>
     </row>
     <row r="34" spans="1:9" customHeight="1" ht="12">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
     </row>
     <row r="35" spans="1:9" customHeight="1" ht="12">
       <c r="A35" s="6"/>
       <c r="B35" s="6" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="6"/>
       <c r="E35" s="6"/>
       <c r="F35" s="6"/>
       <c r="G35" s="6"/>
       <c r="H35" s="6"/>
     </row>
     <row r="36" spans="1:9" customHeight="1" ht="12">
       <c r="A36" s="6"/>
       <c r="B36" s="7" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="7"/>
     </row>
     <row r="37" spans="1:9" customHeight="1" ht="12">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C37" s="7"/>
       <c r="D37" s="7"/>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="7"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="6"/>
       <c r="B38" s="6"/>
       <c r="C38" s="6"/>
       <c r="D38" s="6"/>
       <c r="E38" s="6"/>
       <c r="F38" s="6"/>
       <c r="G38" s="6"/>
       <c r="H38" s="6"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="6"/>
       <c r="B39" s="6"/>
       <c r="C39" s="6"/>
       <c r="D39" s="6"/>
       <c r="E39" s="6"/>
       <c r="F39" s="6"/>
       <c r="G39" s="6"/>
       <c r="H39" s="6"/>
     </row>
     <row r="40" spans="1:9" customHeight="1" ht="12.75">
       <c r="A40" s="8" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B40" s="8"/>
       <c r="C40" s="8"/>
       <c r="D40" s="8"/>
       <c r="E40" s="9" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F40" s="9"/>
       <c r="G40" s="9"/>
       <c r="H40" s="9"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="6"/>
       <c r="B41" s="6"/>
       <c r="C41" s="6"/>
       <c r="D41" s="6"/>
       <c r="E41" s="6"/>
       <c r="F41" s="6"/>
       <c r="G41" s="6"/>
       <c r="H41" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="E6:H6"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A7:D7"/>