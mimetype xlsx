--- v0 (2025-10-12)
+++ v1 (2026-10-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="bao_gia" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Hà Nội, 11-02-2020, 9:50 am</t>
   </si>
   <si>
     <t>BÁO GIÁ THIẾT BỊ</t>
   </si>
   <si>
     <t>Kính gửi:</t>
   </si>
   <si>
     <t>Nơi gửi:</t>
   </si>
   <si>
     <t>QÚY CÔNG TY - QÚY KHÁCH HÀNG</t>
   </si>
   <si>
     <t xml:space="preserve">Công ty </t>
   </si>
   <si>
     <t>Người đại diện:.......................................</t>
   </si>
   <si>
     <t>Người đại diện:</t>
   </si>
   <si>
@@ -94,65 +94,62 @@
   <si>
     <t>STT</t>
   </si>
   <si>
     <t>Hình ảnh</t>
   </si>
   <si>
     <t>Mô tả chi tiết sản phẩm</t>
   </si>
   <si>
     <t>Số lượng</t>
   </si>
   <si>
     <t>Đơn giá</t>
   </si>
   <si>
     <t>Thành tiền</t>
   </si>
   <si>
     <t>Bảo hành</t>
   </si>
   <si>
     <t>Dầu trục vít Fusheng CS46</t>
   </si>
   <si>
-    <t>999&amp;nbsp; VNĐ</t>
-[...1 lines deleted...]
-  <si>
     <t>12 tháng</t>
   </si>
   <si>
     <t>&lt;ul&gt;
- 	&lt;li&gt;&lt;span style="font-weight: 400"&gt;Xuất xứ: Đài Loan&lt;/span&gt;&lt;/li&gt;
-[...6 lines deleted...]
- 	&lt;li&gt;&lt;span style="font-weight: 400"&gt;Độ bôi trơn: Tốt&lt;/span&gt;&lt;/li&gt;
+ 	&lt;li&gt;&lt;span style="font-weight: 400;"&gt;Xuất xứ: Đài Loan&lt;/span&gt;&lt;/li&gt;
+ 	&lt;li&gt;&lt;span style="font-weight: 400;"&gt;Model: FS600&lt;/span&gt;&lt;/li&gt;
+ 	&lt;li&gt;&lt;span style="font-weight: 400;"&gt;Gốc dầu: Bán tổng hợp (Base oil)&lt;/span&gt;&lt;/li&gt;
+ 	&lt;li&gt;&lt;span style="font-weight: 400;"&gt;Tuổi thọ: 6000h chạy máy&lt;/span&gt;&lt;/li&gt;
+ 	&lt;li&gt;&lt;span style="font-weight: 400;"&gt;Quy cách: Xô nhựa tròn 20L&lt;/span&gt;&lt;/li&gt;
+ 	&lt;li&gt;&lt;span style="font-weight: 400;"&gt;Độ nhớt: ISO VG 46&lt;/span&gt;&lt;/li&gt;
+ 	&lt;li&gt;&lt;span style="font-weight: 400;"&gt;Tiêu chuẩn: DIN 51524, GB 4982&lt;/span&gt;&lt;/li&gt;
+ 	&lt;li&gt;&lt;span style="font-weight: 400;"&gt;Độ bôi trơn: Tốt&lt;/span&gt;&lt;/li&gt;
  	&lt;li&gt;&lt;b&gt;Tình trạng: Còn hàng&lt;/b&gt;&lt;/li&gt;
 &lt;/ul&gt;</t>
   </si>
   <si>
     <t>Tổng cộng</t>
   </si>
   <si>
     <t>Bằng chữ</t>
   </si>
   <si>
     <t>- Giá trên đã bao gồm thuế VAT 10% .</t>
   </si>
   <si>
     <t>- Báo giá trên có giá trị trong vòng 05 (năm) ngày. Giá có thể thay đổi tùy theo thị trường mà không kịp thông báo trước mong Quý khách hàng thông cảm và vui lòng phản hồi cho chúng tôi trong thời gian sớm nhất!</t>
   </si>
   <si>
     <t>(Quá thời hạn trên Quý khách vui lòng liên hệ số điện thoại 024.3733 4733 - 3733 4733 hoặc 098.990.2222 - 097.649.5555 để có giá cập nhật chính xác)</t>
   </si>
   <si>
     <t>- Vận chuyển: Miễn phí vận chuyển cho Quý Khách hàng ở trong Nội thành Hà nội (bán kính 08 km) mua đơn hàng với tổng giá trị trên 1.000.000 đồng.</t>
   </si>
   <si>
     <t>- Hình thức thanh toán: Thanh toán bằng Tiền mặt, hoặc Chuyển khoản</t>
   </si>
   <si>
@@ -1031,315 +1028,309 @@
       <c r="E17" s="5" t="s">
         <v>21</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>22</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>23</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:9" customHeight="1" ht="12.75">
       <c r="A18" s="13">
         <v>1</v>
       </c>
       <c r="B18" s="13"/>
       <c r="C18" s="15" t="s">
         <v>25</v>
       </c>
       <c r="D18" s="16"/>
       <c r="E18" s="17">
         <v>1</v>
       </c>
-      <c r="F18" s="17" t="s">
+      <c r="F18" s="17"/>
+      <c r="G18" s="17"/>
+      <c r="H18" s="17" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="19" spans="1:9" customHeight="1" ht="58.5">
       <c r="A19" s="14"/>
       <c r="B19" s="14"/>
       <c r="C19" s="19" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D19" s="20"/>
       <c r="E19" s="18"/>
       <c r="F19" s="18"/>
       <c r="G19" s="18"/>
       <c r="H19" s="18"/>
     </row>
     <row r="20" spans="1:9" customHeight="1" ht="12.75">
       <c r="A20" s="2"/>
       <c r="B20" s="4"/>
       <c r="C20" s="11" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D20" s="21"/>
       <c r="E20" s="21"/>
       <c r="F20" s="12"/>
-      <c r="G20" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G20" s="11"/>
       <c r="H20" s="12"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="10"/>
       <c r="B21" s="10"/>
       <c r="C21" s="10"/>
       <c r="D21" s="10"/>
       <c r="E21" s="10"/>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
     </row>
     <row r="22" spans="1:9" customHeight="1" ht="12">
       <c r="A22" s="7" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
     </row>
     <row r="23" spans="1:9" customHeight="1" ht="12">
       <c r="A23" s="6"/>
       <c r="B23" s="6" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="6"/>
       <c r="E23" s="6"/>
       <c r="F23" s="6"/>
       <c r="G23" s="6"/>
       <c r="H23" s="6"/>
     </row>
     <row r="24" spans="1:9" customHeight="1" ht="24">
       <c r="A24" s="6"/>
       <c r="B24" s="6" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C24" s="6"/>
       <c r="D24" s="6"/>
       <c r="E24" s="6"/>
       <c r="F24" s="6"/>
       <c r="G24" s="6"/>
       <c r="H24" s="6"/>
     </row>
     <row r="25" spans="1:9" customHeight="1" ht="12">
       <c r="A25" s="6"/>
       <c r="B25" s="6" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C25" s="6"/>
       <c r="D25" s="6"/>
       <c r="E25" s="6"/>
       <c r="F25" s="6"/>
       <c r="G25" s="6"/>
       <c r="H25" s="6"/>
     </row>
     <row r="26" spans="1:9" customHeight="1" ht="12">
       <c r="A26" s="6"/>
       <c r="B26" s="6" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C26" s="6"/>
       <c r="D26" s="6"/>
       <c r="E26" s="6"/>
       <c r="F26" s="6"/>
       <c r="G26" s="6"/>
       <c r="H26" s="6"/>
     </row>
     <row r="27" spans="1:9" customHeight="1" ht="12">
       <c r="A27" s="6"/>
       <c r="B27" s="6" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="6"/>
       <c r="E27" s="6"/>
       <c r="F27" s="6"/>
       <c r="G27" s="6"/>
       <c r="H27" s="6"/>
     </row>
     <row r="28" spans="1:9" customHeight="1" ht="12">
       <c r="A28" s="7" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
     </row>
     <row r="29" spans="1:9" customHeight="1" ht="12">
       <c r="A29" s="6"/>
       <c r="B29" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
     </row>
     <row r="30" spans="1:9" customHeight="1" ht="12">
       <c r="A30" s="6"/>
       <c r="B30" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
     </row>
     <row r="31" spans="1:9" customHeight="1" ht="12">
       <c r="A31" s="6"/>
       <c r="B31" s="7" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="6"/>
       <c r="B32" s="6"/>
       <c r="C32" s="6"/>
       <c r="D32" s="6"/>
       <c r="E32" s="6"/>
       <c r="F32" s="6"/>
       <c r="G32" s="6"/>
       <c r="H32" s="6"/>
     </row>
     <row r="33" spans="1:9" customHeight="1" ht="12">
       <c r="A33" s="6"/>
       <c r="B33" s="7" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C33" s="7"/>
       <c r="D33" s="7"/>
       <c r="E33" s="7"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="7"/>
     </row>
     <row r="34" spans="1:9" customHeight="1" ht="12">
       <c r="A34" s="6"/>
       <c r="B34" s="7" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
     </row>
     <row r="35" spans="1:9" customHeight="1" ht="12">
       <c r="A35" s="6"/>
       <c r="B35" s="6" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="6"/>
       <c r="E35" s="6"/>
       <c r="F35" s="6"/>
       <c r="G35" s="6"/>
       <c r="H35" s="6"/>
     </row>
     <row r="36" spans="1:9" customHeight="1" ht="12">
       <c r="A36" s="6"/>
       <c r="B36" s="7" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="7"/>
     </row>
     <row r="37" spans="1:9" customHeight="1" ht="12">
       <c r="A37" s="6"/>
       <c r="B37" s="7" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C37" s="7"/>
       <c r="D37" s="7"/>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="7"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="6"/>
       <c r="B38" s="6"/>
       <c r="C38" s="6"/>
       <c r="D38" s="6"/>
       <c r="E38" s="6"/>
       <c r="F38" s="6"/>
       <c r="G38" s="6"/>
       <c r="H38" s="6"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="6"/>
       <c r="B39" s="6"/>
       <c r="C39" s="6"/>
       <c r="D39" s="6"/>
       <c r="E39" s="6"/>
       <c r="F39" s="6"/>
       <c r="G39" s="6"/>
       <c r="H39" s="6"/>
     </row>
     <row r="40" spans="1:9" customHeight="1" ht="12.75">
       <c r="A40" s="8" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B40" s="8"/>
       <c r="C40" s="8"/>
       <c r="D40" s="8"/>
       <c r="E40" s="9" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F40" s="9"/>
       <c r="G40" s="9"/>
       <c r="H40" s="9"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="6"/>
       <c r="B41" s="6"/>
       <c r="C41" s="6"/>
       <c r="D41" s="6"/>
       <c r="E41" s="6"/>
       <c r="F41" s="6"/>
       <c r="G41" s="6"/>
       <c r="H41" s="6"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="E6:H6"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A7:D7"/>