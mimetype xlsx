--- v0 (2025-10-03)
+++ v1 (2026-10-14)
@@ -91,51 +91,51 @@
   <si>
     <t>Đơn vị tính: VNĐ</t>
   </si>
   <si>
     <t>STT</t>
   </si>
   <si>
     <t>Hình ảnh</t>
   </si>
   <si>
     <t>Mô tả chi tiết sản phẩm</t>
   </si>
   <si>
     <t>Số lượng</t>
   </si>
   <si>
     <t>Đơn giá</t>
   </si>
   <si>
     <t>Thành tiền</t>
   </si>
   <si>
     <t>Bảo hành</t>
   </si>
   <si>
-    <t>Máy nén khí trục vít tổ hợp HDG-VPM15 đầu nén AH</t>
+    <t>Trục vít tổ hợp Hande HDG-VPM15 đầu nén AH</t>
   </si>
   <si>
     <t>175.500.000&amp;nbsp; VNĐ</t>
   </si>
   <si>
     <t>12 tháng</t>
   </si>
   <si>
     <t>&lt;ul&gt;
  	&lt;li&gt;&lt;span style="font-weight: 400"&gt;Thương hiệu: Hande &lt;/span&gt;&lt;/li&gt;
  	&lt;li&gt;&lt;span style="font-weight: 400"&gt;Model: &lt;/span&gt;&lt;b&gt;HDG-VPM15&lt;/b&gt;&lt;/li&gt;
  	&lt;li&gt;&lt;span style="font-weight: 400"&gt;Dạng máy: Biến tần&lt;/span&gt;&lt;/li&gt;
  	&lt;li&gt;&lt;span style="font-weight: 400"&gt;Điện áp: 380V/50Hz/3Ph&lt;/span&gt;&lt;/li&gt;
  	&lt;li&gt;&lt;span style="font-weight: 400"&gt;Công suất: 15Kw/20HP&lt;/span&gt;&lt;/li&gt;
  	&lt;li&gt;&lt;span style="font-weight: 400"&gt;Lưu lượng khí: &lt;/span&gt;&lt;span style="font-weight: 400"&gt;1.2m³/phút&lt;/span&gt;&lt;/li&gt;
  	&lt;li&gt;&lt;span style="font-weight: 400"&gt;Áp suất: 1.6 Mpa / 16 Bar&lt;/span&gt;&lt;/li&gt;
  	&lt;li&gt;&lt;span style="font-weight: 400"&gt;Đầu nén: AH - 8 vòng bi&lt;/span&gt;&lt;/li&gt;
  	&lt;li&gt;&lt;span style="font-weight: 400"&gt;Trọng lượng: chưa cập nhật&lt;/span&gt;&lt;/li&gt;
  	&lt;li&gt;&lt;span style="font-weight: 400"&gt;Kích thước: &lt;/span&gt;&lt;span style="font-weight: 400"&gt;chưa cập nhật&lt;/span&gt;&lt;/li&gt;
  	&lt;li&gt;&lt;span style="font-weight: 400"&gt;Bình chứa: 400L&lt;/span&gt;&lt;/li&gt;
  	&lt;li&gt;&lt;span style="font-weight: 400"&gt;Mô tơ: IP55&lt;/span&gt;&lt;/li&gt;
  	&lt;li&gt;&lt;span style="font-weight: 400"&gt;Màu sắc: Xám ghi/vàng&lt;/span&gt;&lt;/li&gt;
  	&lt;li&gt;&lt;span style="font-weight: 400"&gt;Tình trạng: &lt;/span&gt;&lt;b&gt;Còn hàng &lt;/b&gt;&lt;/li&gt;
  	&lt;li&gt;&lt;span style="font-weight: 400"&gt;Bảo hành: &lt;/span&gt;&lt;b&gt;12 tháng&lt;/b&gt;&lt;/li&gt;
 &lt;/ul&gt;</t>