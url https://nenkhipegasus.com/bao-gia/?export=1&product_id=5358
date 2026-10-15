--- v0 (2025-10-24)
+++ v1 (2026-10-15)
@@ -94,51 +94,51 @@
   <si>
     <t>STT</t>
   </si>
   <si>
     <t>Hình ảnh</t>
   </si>
   <si>
     <t>Mô tả chi tiết sản phẩm</t>
   </si>
   <si>
     <t>Số lượng</t>
   </si>
   <si>
     <t>Đơn giá</t>
   </si>
   <si>
     <t>Thành tiền</t>
   </si>
   <si>
     <t>Bảo hành</t>
   </si>
   <si>
     <t>Máy nén khí LUCKY 300L 10HP có dầu</t>
   </si>
   <si>
-    <t>19.200.000&amp;nbsp; VNĐ</t>
+    <t>20.250.000&amp;nbsp; VNĐ</t>
   </si>
   <si>
     <t>12 tháng</t>
   </si>
   <si>
     <t>Máy nén khí Lucky 300L 10Hp là dòng chuyên dụng màu cam. Máy có khả năng nạp khí nhanh, mô tơ khỏe, áp lực mạnh, sản phẩm đang và tiếp tục được ưa chuộng ở nhiều nghành công nghiệp tại Viêt Nam
 &lt;ul&gt;
  	&lt;li&gt;Dung tích bình : 300L&lt;/li&gt;
  	&lt;li&gt;Công suất : 10 HP&lt;/li&gt;
  	&lt;li&gt;Áp suất làm việc:&lt;a href="https://nenkhilucky.com/danh-muc-san-pham/may-nen-khi-cong-nghiep-lucky/"&gt; 8 kg/cm2&lt;/a&gt;&lt;/li&gt;
  	&lt;li&gt;Lưu lượng khí: 800L/phút&lt;/li&gt;
  	&lt;li&gt;Kích thước: 149x63x114 cm&lt;/li&gt;
  	&lt;li&gt;Trọng lượng: 287 kg&lt;/li&gt;
  	&lt;li&gt;Điện áp: 380V&lt;/li&gt;
 &lt;/ul&gt;</t>
   </si>
   <si>
     <t>Tổng cộng</t>
   </si>
   <si>
     <t>Bằng chữ</t>
   </si>
   <si>
     <t>- Giá trên đã bao gồm thuế VAT 10% .</t>
   </si>