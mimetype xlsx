--- v0 (2025-10-22)
+++ v1 (2026-10-14)
@@ -91,69 +91,72 @@
   <si>
     <t>Đơn vị tính: VNĐ</t>
   </si>
   <si>
     <t>STT</t>
   </si>
   <si>
     <t>Hình ảnh</t>
   </si>
   <si>
     <t>Mô tả chi tiết sản phẩm</t>
   </si>
   <si>
     <t>Số lượng</t>
   </si>
   <si>
     <t>Đơn giá</t>
   </si>
   <si>
     <t>Thành tiền</t>
   </si>
   <si>
     <t>Bảo hành</t>
   </si>
   <si>
-    <t>Máy nén khí Pegasus 180 Lít, 4.5Hp, không dầu, Model TM-OF-1100*3-180L</t>
-[...2 lines deleted...]
-    <t>14.600.000&amp;nbsp; VNĐ</t>
+    <t>Máy nén khí Pegalion TM-OF-1100*3-180L không dầu 180 Lít, 4.5Hp</t>
+  </si>
+  <si>
+    <t>14.500.000&amp;nbsp; VNĐ</t>
   </si>
   <si>
     <t>12 tháng</t>
   </si>
   <si>
-    <t>Thương hiệu: Pegasus
-[...8 lines deleted...]
-Bảo hành: 06 tháng</t>
+    <t>&lt;h2&gt;&lt;strong&gt;Thông số kỹ thuật của máy nén khí không dầu Pegasus TM-OF1100*3-180l&lt;/strong&gt;&lt;/h2&gt;
+&lt;ul&gt;
+ 	&lt;li style="font-weight: 400"&gt;&lt;span style="font-weight: 400"&gt;Thương hiệu: Pegalion&lt;/span&gt;&lt;/li&gt;
+ 	&lt;li style="font-weight: 400"&gt;&lt;span style="font-weight: 400"&gt;Model: Pegasus TM-OF1100x3-180L&lt;/span&gt;&lt;/li&gt;
+ 	&lt;li style="font-weight: 400"&gt;&lt;span style="font-weight: 400"&gt;Điện áp: 220V&lt;/span&gt;&lt;/li&gt;
+ 	&lt;li style="font-weight: 400"&gt;&lt;span style="font-weight: 400"&gt;Công suất(HP): 4.5 HP&lt;/span&gt;&lt;/li&gt;
+ 	&lt;li style="font-weight: 400"&gt;&lt;span style="font-weight: 400"&gt;Bao gồm 3 mô tơ- 3 đầu nén , mỗi mô tơ 1,5HP&lt;/span&gt;&lt;/li&gt;
+ 	&lt;li style="font-weight: 400"&gt;&lt;span style="font-weight: 400"&gt;Lưu lượng(L/phút):450&lt;/span&gt;&lt;/li&gt;
+ 	&lt;li style="font-weight: 400"&gt;&lt;span style="font-weight: 400"&gt;Áp lực(Kg/cm): 8&lt;/span&gt;&lt;/li&gt;
+ 	&lt;li style="font-weight: 400"&gt;&lt;span style="font-weight: 400"&gt;Dung tích bình chứa(Lít): 180L&lt;/span&gt;&lt;/li&gt;
+ 	&lt;li style="font-weight: 400"&gt;&lt;span style="font-weight: 400"&gt;Xuất xứ: Việt Nam&lt;/span&gt;&lt;/li&gt;
+ 	&lt;li style="font-weight: 400"&gt;&lt;span style="font-weight: 400"&gt;Bảo hành: 06 tháng&lt;/span&gt;&lt;/li&gt;
+&lt;/ul&gt;</t>
   </si>
   <si>
     <t>Tổng cộng</t>
   </si>
   <si>
     <t>Bằng chữ</t>
   </si>
   <si>
     <t>- Giá trên đã bao gồm thuế VAT 10% .</t>
   </si>
   <si>
     <t>- Báo giá trên có giá trị trong vòng 05 (năm) ngày. Giá có thể thay đổi tùy theo thị trường mà không kịp thông báo trước mong Quý khách hàng thông cảm và vui lòng phản hồi cho chúng tôi trong thời gian sớm nhất!</t>
   </si>
   <si>
     <t>(Quá thời hạn trên Quý khách vui lòng liên hệ số điện thoại 024.3733 4733 - 3733 4733 hoặc 098.990.2222 - 097.649.5555 để có giá cập nhật chính xác)</t>
   </si>
   <si>
     <t>- Vận chuyển: Miễn phí vận chuyển cho Quý Khách hàng ở trong Nội thành Hà nội (bán kính 08 km) mua đơn hàng với tổng giá trị trên 1.000.000 đồng.</t>
   </si>
   <si>
     <t>- Hình thức thanh toán: Thanh toán bằng Tiền mặt, hoặc Chuyển khoản</t>
   </si>
   <si>
     <t>Tài khoản</t>
   </si>