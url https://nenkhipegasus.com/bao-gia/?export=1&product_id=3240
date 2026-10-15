--- v0 (2025-10-12)
+++ v1 (2026-10-15)
@@ -91,71 +91,72 @@
   <si>
     <t>Đơn vị tính: VNĐ</t>
   </si>
   <si>
     <t>STT</t>
   </si>
   <si>
     <t>Hình ảnh</t>
   </si>
   <si>
     <t>Mô tả chi tiết sản phẩm</t>
   </si>
   <si>
     <t>Số lượng</t>
   </si>
   <si>
     <t>Đơn giá</t>
   </si>
   <si>
     <t>Thành tiền</t>
   </si>
   <si>
     <t>Bảo hành</t>
   </si>
   <si>
-    <t>Nén khí Pegasus TM-W-0.36/8-330L (220V) 4Hp, 330 Lít, Áp 8</t>
-[...2 lines deleted...]
-    <t>10.250.000&amp;nbsp; VNĐ</t>
+    <t>Nén khí Pegalion TM-W-0.36/8-330L (220V) 4Hp, 330 Lít, Áp 8</t>
+  </si>
+  <si>
+    <t>10.200.000&amp;nbsp; VNĐ</t>
   </si>
   <si>
     <t>12 tháng</t>
   </si>
   <si>
-    <t>&lt;h2&gt;&lt;strong&gt;Thông số kĩ thuật :&lt;/strong&gt;&lt;/h2&gt;
-[...10 lines deleted...]
-Bảo hành : 1 năm</t>
+    <t>&lt;h2&gt;&lt;b&gt;1. Thông số kỹ thuật máy nén khí &lt;/b&gt;&lt;b&gt;TM-W-0.36/12.5 330L&lt;/b&gt;&lt;/h2&gt;
+&lt;ul&gt;
+ 	&lt;li style="font-weight: 400"&gt;&lt;span style="font-weight: 400"&gt;Thương hiệu: Pegalion&lt;/span&gt;&lt;/li&gt;
+ 	&lt;li style="font-weight: 400"&gt;&lt;span style="font-weight: 400"&gt;Model: TM-W-0.36/8 330L&lt;/span&gt;&lt;/li&gt;
+ 	&lt;li style="font-weight: 400"&gt;&lt;span style="font-weight: 400"&gt;Điện áp: 220V / 380V&lt;/span&gt;&lt;/li&gt;
+ 	&lt;li style="font-weight: 400"&gt;&lt;span style="font-weight: 400"&gt;Công suất: 4 HP&lt;/span&gt;&lt;/li&gt;
+ 	&lt;li style="font-weight: 400"&gt;&lt;span style="font-weight: 400"&gt;Lưu lượng khí: 360 L/phút&lt;/span&gt;&lt;/li&gt;
+ 	&lt;li style="font-weight: 400"&gt;&lt;span style="font-weight: 400"&gt;Áp lực: 8Kg/cm²&lt;/span&gt;&lt;/li&gt;
+ 	&lt;li style="font-weight: 400"&gt;&lt;span style="font-weight: 400"&gt;Dung tích bình chứa: 330 lít&lt;/span&gt;&lt;/li&gt;
+ 	&lt;li style="font-weight: 400"&gt;&lt;span style="font-weight: 400"&gt;Xuất xứ: Việt Nam&lt;/span&gt;&lt;/li&gt;
+ 	&lt;li style="font-weight: 400"&gt;&lt;span style="font-weight: 400"&gt;Màu sắc: Đồng / xanh&lt;/span&gt;&lt;/li&gt;
+ 	&lt;li style="font-weight: 400"&gt;&lt;span style="font-weight: 400"&gt;Bảo hành: 12 tháng&lt;/span&gt;&lt;/li&gt;
+&lt;/ul&gt;</t>
   </si>
   <si>
     <t>Tổng cộng</t>
   </si>
   <si>
     <t>Bằng chữ</t>
   </si>
   <si>
     <t>- Giá trên đã bao gồm thuế VAT 10% .</t>
   </si>
   <si>
     <t>- Báo giá trên có giá trị trong vòng 05 (năm) ngày. Giá có thể thay đổi tùy theo thị trường mà không kịp thông báo trước mong Quý khách hàng thông cảm và vui lòng phản hồi cho chúng tôi trong thời gian sớm nhất!</t>
   </si>
   <si>
     <t>(Quá thời hạn trên Quý khách vui lòng liên hệ số điện thoại 024.3733 4733 - 3733 4733 hoặc 098.990.2222 - 097.649.5555 để có giá cập nhật chính xác)</t>
   </si>
   <si>
     <t>- Vận chuyển: Miễn phí vận chuyển cho Quý Khách hàng ở trong Nội thành Hà nội (bán kính 08 km) mua đơn hàng với tổng giá trị trên 1.000.000 đồng.</t>
   </si>
   <si>
     <t>- Hình thức thanh toán: Thanh toán bằng Tiền mặt, hoặc Chuyển khoản</t>
   </si>
   <si>
     <t>Tài khoản</t>
   </si>