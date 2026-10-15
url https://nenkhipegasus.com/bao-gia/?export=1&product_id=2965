--- v0 (2025-10-19)
+++ v1 (2026-10-15)
@@ -91,63 +91,63 @@
   <si>
     <t>Đơn vị tính: VNĐ</t>
   </si>
   <si>
     <t>STT</t>
   </si>
   <si>
     <t>Hình ảnh</t>
   </si>
   <si>
     <t>Mô tả chi tiết sản phẩm</t>
   </si>
   <si>
     <t>Số lượng</t>
   </si>
   <si>
     <t>Đơn giá</t>
   </si>
   <si>
     <t>Thành tiền</t>
   </si>
   <si>
     <t>Bảo hành</t>
   </si>
   <si>
-    <t>Máy sấy khí TMMSK-115 Pegasus</t>
+    <t>Máy sấy khí TMSK-75HP Pegalion</t>
   </si>
   <si>
     <t>18.000.000&amp;nbsp; VNĐ</t>
   </si>
   <si>
     <t>12 tháng</t>
   </si>
   <si>
-    <t>&lt;h2&gt;&lt;strong&gt;Thông số kỹ thuật của Máy sấy khí Pegasus TMMSK-115&lt;/strong&gt;&lt;/h2&gt;
+    <t>&lt;h2&gt;&lt;strong&gt;Thông số kỹ thuật của Máy sấy khí Pegalion TMSK-75HP&lt;/strong&gt;&lt;/h2&gt;
 &lt;ul&gt;
- 	&lt;li&gt;Thương hiệu: Pegasus&lt;/li&gt;
- 	&lt;li&gt;Model: &lt;a href="https://nenkhipegasus.com/may-say-khi-pegasus-tmmsk-115-2/"&gt;TMMSK-115&lt;/a&gt;&lt;/li&gt;
+ 	&lt;li&gt;Thương hiệu: Pegalion&lt;/li&gt;
+ 	&lt;li&gt;Model: &lt;a href="https://nenkhipegasus.com/may-say-khi-pegasus-tmmsk-115-2/"&gt;TMSK-75HP&lt;/a&gt;&lt;/li&gt;
  	&lt;li&gt;Điện áp：220V/ 50Hz&lt;/li&gt;
  	&lt;li&gt;Tổng công suất：1.5 KW&lt;/li&gt;
  	&lt;li&gt;Đầu nối ống khí:  ZG 2.0&lt;/li&gt;
  	&lt;li&gt;Áp lực làm việc: ≤ 1.0 Mpa.&lt;/li&gt;
  	&lt;li&gt;Nhiệt độ đầu vào:  ≤ 800C&lt;/li&gt;
  	&lt;li&gt;Nhiệt độ đầu ra: 20 C – 100C&lt;/li&gt;
  	&lt;li&gt;Lưu lượng：11.5 m3&lt;/li&gt;
  	&lt;li&gt;Xuất xứ: Trung Quốc&lt;/li&gt;
  	&lt;li&gt;Bảo hành: 12 tháng&lt;/li&gt;
 &lt;/ul&gt;</t>
   </si>
   <si>
     <t>Tổng cộng</t>
   </si>
   <si>
     <t>Bằng chữ</t>
   </si>
   <si>
     <t>- Giá trên đã bao gồm thuế VAT 10% .</t>
   </si>
   <si>
     <t>- Báo giá trên có giá trị trong vòng 05 (năm) ngày. Giá có thể thay đổi tùy theo thị trường mà không kịp thông báo trước mong Quý khách hàng thông cảm và vui lòng phản hồi cho chúng tôi trong thời gian sớm nhất!</t>
   </si>
   <si>
     <t>(Quá thời hạn trên Quý khách vui lòng liên hệ số điện thoại 024.3733 4733 - 3733 4733 hoặc 098.990.2222 - 097.649.5555 để có giá cập nhật chính xác)</t>