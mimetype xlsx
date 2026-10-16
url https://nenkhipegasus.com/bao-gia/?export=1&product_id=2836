--- v0 (2025-10-03)
+++ v1 (2026-10-16)
@@ -91,72 +91,72 @@
   <si>
     <t>Đơn vị tính: VNĐ</t>
   </si>
   <si>
     <t>STT</t>
   </si>
   <si>
     <t>Hình ảnh</t>
   </si>
   <si>
     <t>Mô tả chi tiết sản phẩm</t>
   </si>
   <si>
     <t>Số lượng</t>
   </si>
   <si>
     <t>Đơn giá</t>
   </si>
   <si>
     <t>Thành tiền</t>
   </si>
   <si>
     <t>Bảo hành</t>
   </si>
   <si>
-    <t>Máy nén khí trục vít Pegasus 75Hp, 55Kw , model TMBT 75A biến tần</t>
+    <t>Máy nén khí trục vít Pegalion TMBT 75HP 55kW biến tần</t>
   </si>
   <si>
     <t>168.000.000&amp;nbsp; VNĐ</t>
   </si>
   <si>
     <t>12 tháng</t>
   </si>
   <si>
-    <t>&lt;em&gt;&lt;strong&gt;Thông số kỹ thuật của Máy nén khí trục vít biến tần Pegasus TMPM75A&lt;/strong&gt;&lt;/em&gt;
+    <t>&lt;h2&gt;&lt;b&gt;Thông số kỹ thuật máy nén khí trục vít biến tần Pegalion TMBT 75A&lt;/b&gt;&lt;/h2&gt;
 &lt;ul&gt;
- 	&lt;li&gt;Thương hiệu: Pegasus&lt;/li&gt;
-[...9 lines deleted...]
- 	&lt;li&gt;Bảo hành: 12 tháng&lt;/li&gt;
+ 	&lt;li style="font-weight: 400"&gt;&lt;b&gt;Thương hiệu:&lt;/b&gt;&lt;span style="font-weight: 400"&gt; Pegalion&lt;/span&gt;&lt;/li&gt;
+ 	&lt;li style="font-weight: 400"&gt;&lt;b&gt;Model:&lt;/b&gt;&lt;span style="font-weight: 400"&gt; TMBT 75A&lt;/span&gt;&lt;/li&gt;
+ 	&lt;li style="font-weight: 400"&gt;&lt;b&gt;Công suất:&lt;/b&gt;&lt;span style="font-weight: 400"&gt; 55kW/75HP&lt;/span&gt;&lt;/li&gt;
+ 	&lt;li style="font-weight: 400"&gt;&lt;b&gt;Lưu lượng:&lt;/b&gt;&lt;span style="font-weight: 400"&gt; 10,30 m³/phút&lt;/span&gt;&lt;/li&gt;
+ 	&lt;li style="font-weight: 400"&gt;&lt;b&gt;Áp lực:&lt;/b&gt;&lt;span style="font-weight: 400"&gt; 0.8 MPa&lt;/span&gt;&lt;/li&gt;
+ 	&lt;li style="font-weight: 400"&gt;&lt;b&gt;Cân nặng:&lt;/b&gt;&lt;span style="font-weight: 400"&gt; 1380kg&lt;/span&gt;&lt;/li&gt;
+ 	&lt;li style="font-weight: 400"&gt;&lt;b&gt;Kích thước:&lt;/b&gt;&lt;span style="font-weight: 400"&gt; 1600x1200x1580 mm &lt;/span&gt;&lt;/li&gt;
+ 	&lt;li style="font-weight: 400"&gt;&lt;b&gt;Xuất xứ:&lt;/b&gt;&lt;span style="font-weight: 400"&gt; Trung Quốc&lt;/span&gt;&lt;/li&gt;
+ 	&lt;li style="font-weight: 400"&gt;&lt;b&gt;Công nghệ:&lt;/b&gt;&lt;span style="font-weight: 400"&gt; Đài Loan&lt;/span&gt;&lt;/li&gt;
+ 	&lt;li style="font-weight: 400"&gt;&lt;b&gt;Chứng từ:&lt;/b&gt;&lt;span style="font-weight: 400"&gt; Có CO, CQ nhập khẩu&lt;/span&gt;&lt;/li&gt;
+ 	&lt;li style="font-weight: 400"&gt;&lt;b&gt;Bảo hành:&lt;/b&gt;&lt;span style="font-weight: 400"&gt; 12 tháng&lt;/span&gt;&lt;/li&gt;
 &lt;/ul&gt;</t>
   </si>
   <si>
     <t>Tổng cộng</t>
   </si>
   <si>
     <t>Bằng chữ</t>
   </si>
   <si>
     <t>- Giá trên đã bao gồm thuế VAT 10% .</t>
   </si>
   <si>
     <t>- Báo giá trên có giá trị trong vòng 05 (năm) ngày. Giá có thể thay đổi tùy theo thị trường mà không kịp thông báo trước mong Quý khách hàng thông cảm và vui lòng phản hồi cho chúng tôi trong thời gian sớm nhất!</t>
   </si>
   <si>
     <t>(Quá thời hạn trên Quý khách vui lòng liên hệ số điện thoại 024.3733 4733 - 3733 4733 hoặc 098.990.2222 - 097.649.5555 để có giá cập nhật chính xác)</t>
   </si>
   <si>
     <t>- Vận chuyển: Miễn phí vận chuyển cho Quý Khách hàng ở trong Nội thành Hà nội (bán kính 08 km) mua đơn hàng với tổng giá trị trên 1.000.000 đồng.</t>
   </si>
   <si>
     <t>- Hình thức thanh toán: Thanh toán bằng Tiền mặt, hoặc Chuyển khoản</t>
   </si>
   <si>
     <t>Tài khoản</t>