--- v0 (2025-10-03)
+++ v1 (2026-10-15)
@@ -91,71 +91,71 @@
   <si>
     <t>Đơn vị tính: VNĐ</t>
   </si>
   <si>
     <t>STT</t>
   </si>
   <si>
     <t>Hình ảnh</t>
   </si>
   <si>
     <t>Mô tả chi tiết sản phẩm</t>
   </si>
   <si>
     <t>Số lượng</t>
   </si>
   <si>
     <t>Đơn giá</t>
   </si>
   <si>
     <t>Thành tiền</t>
   </si>
   <si>
     <t>Bảo hành</t>
   </si>
   <si>
-    <t>Nén khí Pegasus TM-V-0.25/8-120L (220V) 3Hp, 120 Lít, Áp 8</t>
+    <t>Nén khí Pegalion TM-V-0.25/8-120L (220V) 3Hp, 120 Lít, Áp 8</t>
   </si>
   <si>
     <t>5.800.000&amp;nbsp; VNĐ</t>
   </si>
   <si>
     <t>12 tháng</t>
   </si>
   <si>
-    <t>&lt;strong&gt;Thông số kĩ thuật máy nén khí :&lt;/strong&gt;
+    <t>&lt;h2&gt;&lt;b&gt;Thông số kỹ thuật máy nén khí TM-V-0.25-8-120L 3HP&lt;/b&gt;&lt;/h2&gt;
 &lt;ul&gt;
- 	&lt;li&gt;Thương hiệu : PEGASUS&lt;/li&gt;
-[...8 lines deleted...]
- 	&lt;li&gt;Bảo hành : 1 năm&lt;/li&gt;
+ 	&lt;li style="font-weight: 400"&gt;&lt;span style="font-weight: 400"&gt;Thương hiệu: Pegalion&lt;/span&gt;&lt;/li&gt;
+ 	&lt;li style="font-weight: 400"&gt;&lt;span style="font-weight: 400"&gt;Model: TM-V-0.25-8-120L 3HP&lt;/span&gt;&lt;/li&gt;
+ 	&lt;li style="font-weight: 400"&gt;&lt;span style="font-weight: 400"&gt;Điện áp: 220V&lt;/span&gt;&lt;/li&gt;
+ 	&lt;li style="font-weight: 400"&gt;&lt;span style="font-weight: 400"&gt;Công suất: 3HP&lt;/span&gt;&lt;/li&gt;
+ 	&lt;li style="font-weight: 400"&gt;&lt;span style="font-weight: 400"&gt;Lưu lượng khí: 250L/phút &lt;/span&gt;&lt;/li&gt;
+ 	&lt;li style="font-weight: 400"&gt;&lt;span style="font-weight: 400"&gt;Áp lực: 8Kg/cm²&lt;/span&gt;&lt;/li&gt;
+ 	&lt;li style="font-weight: 400"&gt;&lt;span style="font-weight: 400"&gt;Dung tích bình chứa: 120 lít&lt;/span&gt;&lt;/li&gt;
+ 	&lt;li style="font-weight: 400"&gt;&lt;span style="font-weight: 400"&gt;Xuất xứ: Việt Nam&lt;/span&gt;&lt;/li&gt;
+ 	&lt;li style="font-weight: 400"&gt;&lt;span style="font-weight: 400"&gt;Màu sắc: Đồng / xanh&lt;/span&gt;&lt;/li&gt;
+ 	&lt;li style="font-weight: 400"&gt;&lt;span style="font-weight: 400"&gt;Bảo hành: 12 tháng&lt;/span&gt;&lt;/li&gt;
 &lt;/ul&gt;</t>
   </si>
   <si>
     <t>Tổng cộng</t>
   </si>
   <si>
     <t>Bằng chữ</t>
   </si>
   <si>
     <t>- Giá trên đã bao gồm thuế VAT 10% .</t>
   </si>
   <si>
     <t>- Báo giá trên có giá trị trong vòng 05 (năm) ngày. Giá có thể thay đổi tùy theo thị trường mà không kịp thông báo trước mong Quý khách hàng thông cảm và vui lòng phản hồi cho chúng tôi trong thời gian sớm nhất!</t>
   </si>
   <si>
     <t>(Quá thời hạn trên Quý khách vui lòng liên hệ số điện thoại 024.3733 4733 - 3733 4733 hoặc 098.990.2222 - 097.649.5555 để có giá cập nhật chính xác)</t>
   </si>
   <si>
     <t>- Vận chuyển: Miễn phí vận chuyển cho Quý Khách hàng ở trong Nội thành Hà nội (bán kính 08 km) mua đơn hàng với tổng giá trị trên 1.000.000 đồng.</t>
   </si>
   <si>
     <t>- Hình thức thanh toán: Thanh toán bằng Tiền mặt, hoặc Chuyển khoản</t>
   </si>
   <si>
     <t>Tài khoản</t>